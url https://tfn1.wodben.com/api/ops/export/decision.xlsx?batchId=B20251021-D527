--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -297,51 +297,51 @@
   <si>
     <t>开始</t>
   </si>
   <si>
     <t>2026-09-21 22:48:48</t>
   </si>
   <si>
     <t>结束</t>
   </si>
   <si>
     <t>操作人</t>
   </si>
   <si>
     <t>冒烟测试</t>
   </si>
   <si>
     <t>本次导出</t>
   </si>
   <si>
     <t>整批导出：46 行</t>
   </si>
   <si>
     <t>导出时间</t>
   </si>
   <si>
-    <t>2026-10-31 15:07:11</t>
+    <t>2026-10-31 16:21:25</t>
   </si>
   <si>
     <t>导出人</t>
   </si>
   <si>
     <t>系统</t>
   </si>
   <si>
     <t>约束命中（本批）</t>
   </si>
   <si>
     <t>约束</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>命中次数</t>
   </si>
   <si>
     <t>说明</t>
   </si>
   <si>
     <t>C-06</t>
   </si>