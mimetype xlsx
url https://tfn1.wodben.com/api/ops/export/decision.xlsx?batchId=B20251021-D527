--- v1 (2026-10-31)
+++ v2 (2026-10-31)
@@ -297,51 +297,51 @@
   <si>
     <t>开始</t>
   </si>
   <si>
     <t>2026-09-21 22:48:48</t>
   </si>
   <si>
     <t>结束</t>
   </si>
   <si>
     <t>操作人</t>
   </si>
   <si>
     <t>冒烟测试</t>
   </si>
   <si>
     <t>本次导出</t>
   </si>
   <si>
     <t>整批导出：46 行</t>
   </si>
   <si>
     <t>导出时间</t>
   </si>
   <si>
-    <t>2026-10-31 16:21:25</t>
+    <t>2026-10-31 19:44:57</t>
   </si>
   <si>
     <t>导出人</t>
   </si>
   <si>
     <t>系统</t>
   </si>
   <si>
     <t>约束命中（本批）</t>
   </si>
   <si>
     <t>约束</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>命中次数</t>
   </si>
   <si>
     <t>说明</t>
   </si>
   <si>
     <t>C-06</t>
   </si>