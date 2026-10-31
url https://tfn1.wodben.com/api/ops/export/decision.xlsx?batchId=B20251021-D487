--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -297,51 +297,51 @@
   <si>
     <t>开始</t>
   </si>
   <si>
     <t>2026-09-21 22:03:46</t>
   </si>
   <si>
     <t>结束</t>
   </si>
   <si>
     <t>操作人</t>
   </si>
   <si>
     <t>手动发起测试</t>
   </si>
   <si>
     <t>本次导出</t>
   </si>
   <si>
     <t>整批导出：46 行</t>
   </si>
   <si>
     <t>导出时间</t>
   </si>
   <si>
-    <t>2026-10-31 18:14:08</t>
+    <t>2026-10-31 20:54:55</t>
   </si>
   <si>
     <t>导出人</t>
   </si>
   <si>
     <t>系统</t>
   </si>
   <si>
     <t>约束命中（本批）</t>
   </si>
   <si>
     <t>约束</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>命中次数</t>
   </si>
   <si>
     <t>说明</t>
   </si>
   <si>
     <t>C-06</t>
   </si>